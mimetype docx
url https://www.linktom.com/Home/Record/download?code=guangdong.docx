--- v0 (2025-11-11)
+++ v1 (2026-04-07)
@@ -1,918 +1,888 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="xml" ContentType="application/xml"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
-  <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
-  <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-  <Override PartName="/word/people.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.people+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:body>
     <w:p>
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="方正小标宋_GBK" w:eastAsia="方正小标宋_GBK"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
+      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
+      <w:bookmarkEnd w:id="0"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="方正小标宋_GBK" w:eastAsia="方正小标宋_GBK"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
-        <w:t>互联网信息服务备案承诺书（单位）</w:t>
+        <w:t>互联网信息服务核准承诺书（单位）</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:ind w:firstLine="560" w:firstLineChars="200"/>
-        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>本单位通过</w:t>
-[...24 lines deleted...]
-        <w:t>向</w:t>
+        <w:t>本单位通过有关互联网接入服务提供者/小程序运行平台（统称接入服务单位）向</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">       </w:t>
+        <w:t>广东省通信管理局</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>通信管理局申请互联网信息服务备案，并作出如下承诺：</w:t>
+        <w:t>申请互联网信息服务核准（ICP核准），作出以下承诺：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:ind w:firstLine="560" w:firstLineChars="200"/>
-        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>一、本单位知晓并自觉遵守互联网信息服务相关法律法规和行政管理规定，所提交的备案信息及文件、证件、照片等资料真实、合法、有效，相关资料的电子扫描件/照片与原件一致，备案网站/APP为本单位所办并负责管理。</w:t>
+        <w:t>一、本单位知晓并自觉遵守互联网信息服务相关法律法规和行政管理规定，所提交的核准信息及文件、证件、照片等资料真实、合法、有效，相关电子扫描件/照片与原件一致，所申请核准的网站/APP/小程序（包括快应用等免装应用）为本单位所办并负责管理。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:ind w:firstLine="560" w:firstLineChars="200"/>
         <w:rPr>
           <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>二、备案通过之日起一个月内，按照备案项目范围尽快上线提供互联网信息服务，不发布未经许可和法律法规禁止发布的信息；上线时在网站/APP主页底部位置规范标明对应备案编号，并链接至http://</w:t>
+        <w:t>二、通过核准之日起一个月内，按照核准项目范围尽快上线提供互联网信息服务，不发布未经许可和法律法规禁止发布的信息；上线时在网站主页底部位置、APP/小程序设置之主体资质展示界面（三级菜单以内）规范标明对应的核准编号，并链接至http://</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>beian.miit.gov.cn</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:ind w:firstLine="560" w:firstLineChars="200"/>
-        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>三、备案通过后，落实专人维护备案信息，单位名称、负责人、通信地址、联系电话、服务名称、服务项目等原备案内容如发生变化，及时通过原备案接入商履行备案信息变更手续。</w:t>
+        <w:t>三、通过核准后，落实专人维护ICP核准信息，单位名称、负责人、通信地址、联系电话、服务名称、服务项目等原核准内容如发生变化，及时通过原代为提交ICP核准申请的接入服务单位履行ICP核准信息变更手续。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:ind w:firstLine="560" w:firstLineChars="200"/>
-        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>四、如需更换网络接入服务商，提前通过新接入商办理备案新增接入手续，新增接入手续完成前，不使用新接入商的网络资源。停用原备案接入商网络资源之日起一个月内，主动委托原备案接入商取消其接入信息。</w:t>
+        <w:t>四、如需更换或新增网络接入服务商，以及已核准小程序上线新平台，提前通过新接入服务单位办理“新增接入”手续，新增接入手续完成前，不启用新接入服务单位的网络资源（不在新平台上线）。如停用网络资源/下线平台服务，自停用/下线之日起一个月内，主动委托原接入服务单位取消其接入信息。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:ind w:firstLine="560" w:firstLineChars="200"/>
-        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>五、不将已备案域名出租他人使用或向不特定人员公开出售转让；如发生组织机构注销、网站停办、域名过期、域名过户等情况，自发生之日起一个月内主动完成备案注销手续。</w:t>
+        <w:t>五、不将已核准域名出租他人使用或向不特定人员公开出售转让；如发生组织机构注销、网站停办、域名过期等情况，自发生之日起一个月内主动完成核准注销手续；如需将已核准的域名注册人身份、APP/小程序主办者身份转移给无组织关联关系的其他组织或个人，先完成ICP核准信息注销。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:ind w:firstLine="560" w:firstLineChars="200"/>
-        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>六、自觉配合电信主管部门开展备案信息核查、网络信息安全事件处置和相关行业管理、监督检查工作。</w:t>
+        <w:t>六、自觉配合电信主管部门开展ICP核准信息核查、网络和信息安全事件处置，以及相关行业监督管理工作。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:ind w:firstLine="560" w:firstLineChars="200"/>
-        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>如因违背承诺导致发生违法违规行为或其他不良影响的，自愿承担相应法律责任和接受相关惩戒措施（注销备案、关停网站、列入黑名单、罚款等）。</w:t>
+        <w:t>如因违背承诺导致发生违法违规行为或其他不良影响的，依法承担相应法律责任和接受相关惩戒措施（注销ICP核准、关停网站、列入黑名单、罚款等）。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:ind w:right="2240"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:ind w:right="2240"/>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">单位负责人（签字）：                     </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                 （单位公章）</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                                        年     月    日</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:jc w:val="both"/>
-[...10 lines deleted...]
-      <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="方正小标宋_GBK" w:eastAsia="方正小标宋_GBK"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="方正小标宋_GBK" w:eastAsia="方正小标宋_GBK"/>
           <w:sz w:val="44"/>
           <w:szCs w:val="44"/>
         </w:rPr>
-        <w:t>互联网信息服务备案承诺书（个人）</w:t>
+        <w:t>互联网信息服务核准承诺书（个人）</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:ind w:firstLine="560" w:firstLineChars="200"/>
-        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>本人通过</w:t>
-[...24 lines deleted...]
-        <w:t>向</w:t>
+        <w:t>本人通过有关互联网接入服务提供者/小程序运行平台（统称接入服务单位）向</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:u w:val="single"/>
         </w:rPr>
-        <w:t xml:space="preserve">       </w:t>
+        <w:t>广东省通信管理局</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>通信管理局申请互联网信息服务备案，并作出如下承诺：</w:t>
+        <w:t>申请互联网信息服务核准（ICP核准），作出以下承诺：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:ind w:firstLine="560" w:firstLineChars="200"/>
-        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>一、本人具备完全民事行为能力，知晓并自觉遵守互联网信息服务相关法律法规和行政管理规定，所提交的备案信息及文件、证件、照片等资料真实、合法、有效，相关资料的电子扫描件/照片与原件一致，备案网站/APP为本人所办、亦为本人负责管理。</w:t>
+        <w:t>一、本人位知晓并自觉遵守互联网信息服务相关法律法规和行政管理规定，所提交的核准信息及文件、证件、照片等资料真实、合法、有效，相关电子扫描件/照片与原件一致，所申请核准的网站/APP/小程序（包括快应用等免装应用）为本人所办并负责管理。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:ind w:firstLine="560" w:firstLineChars="200"/>
         <w:rPr>
           <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>二、备案通过之日起一个月内，按照备案项目范围尽快上线提供互联网信息服务，不发布未经许可和法律法规禁止发布的信息；上线时在网站/APP主页底部位置规范标明对应备案编号，并链接至http://</w:t>
+        <w:t>二、通过核准之日起一个月内，按照核准项目范围尽快上线提供互联网信息服务，不发布未经许可和法律法规禁止发布的信息；上线时在网站主页底部位置、APP/小程序设置之主体资质展示界面（三级菜单以内）规范标明对应的核准编号，并链接至http://</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>beian.miit.gov.cn</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:ind w:firstLine="560" w:firstLineChars="200"/>
-        <w:jc w:val="left"/>
         <w:rPr>
-          <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>三、备案通过后，做好备案信息维护工作，通信地址、联系电话、服务名称、服务项目等原备案内容如发生变化，及时通过原备案接入商履行备案信息变更手续。</w:t>
+        <w:t>三、通过核准后，</w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-        <w:jc w:val="left"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>做好</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>四、如需更换网络接入服务商，提前通过新接入商办理备案新增接入手续，新增接入手续完成前，不使用新接入商的网络资源。停用原备案接入商网络资源之日起一个月内，主动委托原备案接入商取消其接入信息。</w:t>
+        <w:t>ICP核准</w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-        <w:jc w:val="left"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>信息维护工作，通信地址、联系电话、服务名称、服务项目等原</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>五、不将已备案域名出租他人使用或向不特定人员公开出售转让；如发生网站停办、域名过期、域名过户等情况，自发生之日起一个月内主动完成备案注销手续。</w:t>
+        <w:t>核准</w:t>
       </w:r>
-    </w:p>
-[...4 lines deleted...]
-        <w:jc w:val="left"/>
+      <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-      </w:pPr>
+        <w:t>内容如发生变化，及时通过原</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>六、自觉配合电信主管部门开展备案信息核查、网络信息安全事件处置和相关行业管理、监督检查工作。</w:t>
+        <w:t>代为提交ICP核准申请的接入服务单位履行ICP核准信息变更手续。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="500" w:lineRule="exact"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
         <w:ind w:firstLine="560" w:firstLineChars="200"/>
-        <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>如因违背承诺导致发生违法违规行为或其他不良影响的，自愿承担相应法律责任和接受相关惩戒措施（注销备案、关停网站、列入黑名单、罚款等）。</w:t>
+        <w:t>四、如需更换或新增网络接入服务商，以及已核准小程序上线新平台，提前通过新接入服务单位办理“新增接入”手续，新增接入手续完成前，不启用新接入服务单位的网络资源（不在新平台上线）。如停用网络资源/下线平台服务，自停用/下线之日起一个月内，主动委托原接入服务单位取消其接入信息。</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:line="520" w:lineRule="exact"/>
-[...21 lines deleted...]
-        <w:jc w:val="left"/>
+        <w:spacing w:line="440" w:lineRule="exact"/>
+        <w:ind w:firstLine="560" w:firstLineChars="200"/>
         <w:rPr>
           <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>签名+手印：</w:t>
+        <w:t>五、不将已核准域名出租他人使用或向不特定人员公开出售转让；如发生组织机构注销、网站停办、域名过期等情况，自发生之日起一个月内主动完成核准注销手续；如需将已核准的域名注册人身份、APP/小程序主办者身份转移给无组织关联关系的其他组织或个人，先完成ICP核准信息注销。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="440" w:lineRule="exact"/>
+        <w:ind w:firstLine="560" w:firstLineChars="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>六、自觉配合电信主管部门开展ICP核准信息核查、网络和信息安全事件处置，以及相关行业监督管理工作。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="440" w:lineRule="exact"/>
+        <w:ind w:firstLine="560" w:firstLineChars="200"/>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t>如因违背承诺导致发生违法违规行为或其他不良影响的，依法承担相应法律责任和接受相关惩戒措施（注销ICP核准、关停网站、列入黑名单、罚款等）。</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="440" w:lineRule="exact"/>
+        <w:ind w:right="2240"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:line="440" w:lineRule="exact"/>
+        <w:ind w:right="2800"/>
+        <w:jc w:val="right"/>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">签名：                     </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:ind w:firstLine="2800" w:firstLineChars="1000"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>身份证号码：</w:t>
+        <w:t xml:space="preserve">                 身份证号码：</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:line="360" w:lineRule="auto"/>
         <w:ind w:firstLine="420"/>
         <w:rPr>
           <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t xml:space="preserve">                     </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">              </w:t>
+        <w:t xml:space="preserve">       </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">   </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
+        <w:t xml:space="preserve">       </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="eastAsia" w:ascii="仿宋_GB2312" w:eastAsia="仿宋_GB2312"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>年     月    日</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:headerReference r:id="rId5" w:type="default"/>
-[...1 lines deleted...]
-      <w:headerReference r:id="rId6" w:type="even"/>
+      <w:headerReference r:id="rId3" w:type="default"/>
+      <w:footerReference r:id="rId5" w:type="default"/>
+      <w:headerReference r:id="rId4" w:type="even"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1021" w:right="1134" w:bottom="284" w:left="1134" w:header="284" w:footer="567" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="425" w:num="1"/>
       <w:docGrid w:type="lines" w:linePitch="312" w:charSpace="0"/>
     </w:sectPr>
   </w:body>
 </w:document>
-</file>
-[...36 lines deleted...]
-</w15:commentsEx>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" mc:Ignorable="w14">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="20007A87" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="宋体">
-    <w:panose1 w:val="02010600030101010101"/>
-    <w:charset w:val="86"/>
+    <w:altName w:val="方正书宋_GBK"/>
+    <w:panose1 w:val="00000000000000000000"/>
+    <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000003" w:usb1="288F0000" w:usb2="00000006" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
+    <w:altName w:val="Standard Symbols PS"/>
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
+    <w:altName w:val="Times New Roman"/>
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="01"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="黑体">
+    <w:altName w:val="方正黑体_GBK"/>
     <w:panose1 w:val="02010609060101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
+    <w:altName w:val="DejaVu Sans"/>
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="01"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="E0002AFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="400001FF" w:csb1="FFFF0000"/>
   </w:font>
   <w:font w:name="Symbol">
+    <w:altName w:val="Standard Symbols PS"/>
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
+    <w:altName w:val="DejaVu Sans"/>
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="E00002FF" w:usb1="4000ACFF" w:usb2="00000001" w:usb3="00000000" w:csb0="2000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000001" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="楷体_GB2312">
-    <w:altName w:val="楷体"/>
+    <w:altName w:val="方正楷体_GBK"/>
     <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000010" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Arial">
+    <w:altName w:val="Times New Roman"/>
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Cambria">
+    <w:altName w:val="FreeSerif"/>
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="E00002FF" w:usb1="400004FF" w:usb2="00000000" w:usb3="00000000" w:csb0="2000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
+    <w:altName w:val="DejaVu Sans"/>
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="A00002EF" w:usb1="4000207B" w:usb2="00000000" w:usb3="00000000" w:csb0="2000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="方正小标宋_GBK">
-    <w:altName w:val="微软雅黑"/>
-    <w:panose1 w:val="03000502000000000000"/>
+    <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="86"/>
     <w:family w:val="script"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="08000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="仿宋_GB2312">
-    <w:altName w:val="仿宋"/>
+    <w:altName w:val="方正仿宋_GBK"/>
     <w:panose1 w:val="02010609030101010101"/>
     <w:charset w:val="86"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="default"/>
     <w:sig w:usb0="00000000" w:usb1="00000000" w:usb2="00000010" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="微软雅黑">
-    <w:panose1 w:val="020B0503020204020204"/>
+  <w:font w:name="方正书宋_GBK">
+    <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="80000287" w:usb1="280F3C52" w:usb2="00000016" w:usb3="00000000" w:csb0="0004001F" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="08000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="仿宋">
-    <w:panose1 w:val="02010609060101010101"/>
+  <w:font w:name="方正仿宋_GBK">
+    <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="86"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="default"/>
-    <w:sig w:usb0="800002BF" w:usb1="38CF7CFA" w:usb2="00000016" w:usb3="00000000" w:csb0="00040001" w:csb1="00000000"/>
+    <w:sig w:usb0="00000001" w:usb1="08000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="方正宋体S-超大字符集">
+    <w:panose1 w:val="02000000000000000000"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000001" w:usb1="08000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="方正黑体_GBK">
+    <w:panose1 w:val="02000000000000000000"/>
+    <w:charset w:val="86"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="00000001" w:usb1="08000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00040000" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="DejaVu Sans">
+    <w:panose1 w:val="020B0603030804020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E7006EFF" w:usb1="D200FDFF" w:usb2="0A246029" w:usb3="0400200C" w:csb0="600001FF" w:csb1="DFFF0000"/>
+  </w:font>
+  <w:font w:name="FreeSerif">
+    <w:panose1 w:val="02020603050405020304"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
+    <w:sig w:usb0="E59FAFFF" w:usb1="C200FDFF" w:usb2="43501B29" w:usb3="04000043" w:csb0="600101FF" w:csb1="FFFF0000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="57"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:rStyle w:val="48"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="eastAsia"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
       </w:rPr>
       <w:t>注：</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="48"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="48"/>
         <w:rFonts w:hint="eastAsia"/>
         <w:sz w:val="21"/>
         <w:szCs w:val="21"/>
       </w:rPr>
-      <w:t>签署</w:t>
-[...18 lines deleted...]
-      <w:t>日内有效（以接入商提交备案申请之日算），退回再次提交时仍在有效期内的，可免重签。</w:t>
+      <w:t>签署半年内办理ICP核准手续有效（以提交核准申请之日算）。同一主体只需在首次申请ICP核准时提交承诺书；核准通过后，承诺事项长期有效（直至核准信息注销），再办理新增互联网信息服务核准、核准信息变更，无需再上传新签承诺书。整个核准主体注销后，再次申请核准则需重签。</w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="29"/>
       <w:numPr>
         <w:ilvl w:val="0"/>
         <w:numId w:val="0"/>
       </w:numPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
 <w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14 w15 wp14">
   <w:p>
     <w:pPr>
       <w:pStyle w:val="29"/>
       <w:numPr>
@@ -3852,817 +3822,870 @@
   </w:num>
   <w:num w:numId="14">
     <w:abstractNumId w:val="9"/>
   </w:num>
   <w:num w:numId="15">
     <w:abstractNumId w:val="4"/>
   </w:num>
   <w:num w:numId="16">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="17">
     <w:abstractNumId w:val="16"/>
   </w:num>
   <w:num w:numId="18">
     <w:abstractNumId w:val="14"/>
   </w:num>
   <w:num w:numId="19">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="20">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
-<file path=word/people.xml><?xml version="1.0" encoding="utf-8"?>
-[...6 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
   <w:zoom w:percent="100"/>
-  <w:doNotDisplayPageBoundaries w:val="1"/>
-[...1 lines deleted...]
-  <w:bordersDoNotSurroundFooter w:val="1"/>
+  <w:bordersDoNotSurroundHeader w:val="true"/>
+  <w:bordersDoNotSurroundFooter w:val="true"/>
   <w:documentProtection w:enforcement="0"/>
   <w:defaultTabStop w:val="420"/>
   <w:drawingGridHorizontalSpacing w:val="105"/>
   <w:drawingGridVerticalSpacing w:val="156"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:displayVerticalDrawingGridEvery w:val="2"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:compat>
     <w:spaceForUL/>
     <w:balanceSingleByteDoubleByteWidth/>
     <w:doNotLeaveBackslashAlone/>
     <w:ulTrailSpace/>
     <w:doNotExpandShiftReturn/>
     <w:adjustLineHeightInTable/>
     <w:useFELayout/>
-    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="14"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:docVars>
-    <w:docVar w:name="commondata" w:val="eyJoZGlkIjoiOTA5MzBhZDg3OTE1Nzk5NWJjMzIyOTU1Y2Q0ZTViODUifQ=="/>
+    <w:docVar w:name="commondata" w:val="eyJoZGlkIjoiOTI4YzIwMTMyMWJhNGQwYmI3YjhiZmExZTIzNmI2YzAifQ=="/>
   </w:docVars>
   <w:rsids>
     <w:rsidRoot w:val="007A4C4B"/>
     <w:rsid w:val="00001683"/>
     <w:rsid w:val="00001886"/>
     <w:rsid w:val="00006CAA"/>
     <w:rsid w:val="00007650"/>
     <w:rsid w:val="00021116"/>
     <w:rsid w:val="00023846"/>
     <w:rsid w:val="000242D0"/>
     <w:rsid w:val="00025424"/>
     <w:rsid w:val="000256D0"/>
     <w:rsid w:val="00027BD7"/>
     <w:rsid w:val="0003097F"/>
     <w:rsid w:val="000379FF"/>
     <w:rsid w:val="00040D9A"/>
     <w:rsid w:val="00042D27"/>
     <w:rsid w:val="00044962"/>
     <w:rsid w:val="000453A7"/>
+    <w:rsid w:val="00047D54"/>
     <w:rsid w:val="00052494"/>
     <w:rsid w:val="00053B79"/>
     <w:rsid w:val="00055A74"/>
     <w:rsid w:val="00061EA5"/>
     <w:rsid w:val="00063D81"/>
     <w:rsid w:val="000653F2"/>
     <w:rsid w:val="000679E3"/>
     <w:rsid w:val="00070D22"/>
+    <w:rsid w:val="00081BDA"/>
     <w:rsid w:val="00085981"/>
     <w:rsid w:val="00090AF6"/>
     <w:rsid w:val="00097968"/>
     <w:rsid w:val="000A021D"/>
     <w:rsid w:val="000A0EBE"/>
     <w:rsid w:val="000A35A9"/>
     <w:rsid w:val="000A4921"/>
     <w:rsid w:val="000A511D"/>
     <w:rsid w:val="000A5F41"/>
     <w:rsid w:val="000B5687"/>
     <w:rsid w:val="000C09DC"/>
     <w:rsid w:val="000C28E5"/>
     <w:rsid w:val="000C5B07"/>
     <w:rsid w:val="000C6719"/>
     <w:rsid w:val="000D35B1"/>
     <w:rsid w:val="000D50AF"/>
     <w:rsid w:val="000E01CA"/>
+    <w:rsid w:val="000E10FB"/>
     <w:rsid w:val="000E4217"/>
     <w:rsid w:val="000E77A7"/>
     <w:rsid w:val="000F04B5"/>
     <w:rsid w:val="000F1D53"/>
     <w:rsid w:val="000F325F"/>
     <w:rsid w:val="000F392E"/>
     <w:rsid w:val="00103F08"/>
     <w:rsid w:val="001071DD"/>
     <w:rsid w:val="0011103A"/>
     <w:rsid w:val="001126C8"/>
     <w:rsid w:val="00114451"/>
     <w:rsid w:val="00117B15"/>
+    <w:rsid w:val="00125260"/>
     <w:rsid w:val="001259EE"/>
     <w:rsid w:val="00132268"/>
     <w:rsid w:val="00135221"/>
     <w:rsid w:val="00142269"/>
     <w:rsid w:val="00150624"/>
     <w:rsid w:val="001522AB"/>
     <w:rsid w:val="00163061"/>
     <w:rsid w:val="00164333"/>
     <w:rsid w:val="00167F32"/>
     <w:rsid w:val="00176CBE"/>
     <w:rsid w:val="00182B81"/>
     <w:rsid w:val="00193BBC"/>
+    <w:rsid w:val="00195C76"/>
+    <w:rsid w:val="00196480"/>
     <w:rsid w:val="001A026D"/>
     <w:rsid w:val="001A09BA"/>
     <w:rsid w:val="001A1541"/>
     <w:rsid w:val="001A36D3"/>
     <w:rsid w:val="001B41E5"/>
     <w:rsid w:val="001C1281"/>
     <w:rsid w:val="001C26FC"/>
     <w:rsid w:val="001C6BD6"/>
     <w:rsid w:val="001C7CEF"/>
     <w:rsid w:val="001D0C85"/>
     <w:rsid w:val="001D2517"/>
     <w:rsid w:val="001D420E"/>
     <w:rsid w:val="001D5A80"/>
     <w:rsid w:val="001E00FB"/>
     <w:rsid w:val="001E1A39"/>
+    <w:rsid w:val="001E6F81"/>
+    <w:rsid w:val="001E7AD5"/>
     <w:rsid w:val="001E7C22"/>
     <w:rsid w:val="001F23E0"/>
     <w:rsid w:val="001F292D"/>
     <w:rsid w:val="001F29CF"/>
     <w:rsid w:val="001F44CB"/>
     <w:rsid w:val="001F576E"/>
     <w:rsid w:val="001F5952"/>
     <w:rsid w:val="001F616C"/>
     <w:rsid w:val="00203262"/>
     <w:rsid w:val="002157E6"/>
     <w:rsid w:val="00216AA0"/>
     <w:rsid w:val="00220BFE"/>
+    <w:rsid w:val="00221929"/>
     <w:rsid w:val="00222850"/>
     <w:rsid w:val="00227F3E"/>
     <w:rsid w:val="00232C89"/>
     <w:rsid w:val="00243F17"/>
     <w:rsid w:val="002472BC"/>
     <w:rsid w:val="002537D7"/>
     <w:rsid w:val="00257120"/>
     <w:rsid w:val="00257F68"/>
+    <w:rsid w:val="00260B95"/>
+    <w:rsid w:val="002615CA"/>
     <w:rsid w:val="00264603"/>
     <w:rsid w:val="00267734"/>
     <w:rsid w:val="002724FE"/>
     <w:rsid w:val="00276716"/>
     <w:rsid w:val="00277490"/>
+    <w:rsid w:val="002777F8"/>
+    <w:rsid w:val="00282C07"/>
     <w:rsid w:val="00285748"/>
     <w:rsid w:val="00287A54"/>
     <w:rsid w:val="00287B9B"/>
     <w:rsid w:val="002A4D01"/>
     <w:rsid w:val="002A4EED"/>
     <w:rsid w:val="002C56A1"/>
     <w:rsid w:val="002D30BB"/>
     <w:rsid w:val="002D5387"/>
     <w:rsid w:val="002E6408"/>
     <w:rsid w:val="002E663F"/>
     <w:rsid w:val="002F62D9"/>
     <w:rsid w:val="002F7DA7"/>
     <w:rsid w:val="00307BBD"/>
     <w:rsid w:val="003106C6"/>
     <w:rsid w:val="00314360"/>
     <w:rsid w:val="0031516C"/>
     <w:rsid w:val="00323338"/>
     <w:rsid w:val="00335472"/>
     <w:rsid w:val="003416DB"/>
     <w:rsid w:val="00341BEE"/>
     <w:rsid w:val="003447A5"/>
     <w:rsid w:val="00351623"/>
     <w:rsid w:val="00356941"/>
     <w:rsid w:val="00362382"/>
     <w:rsid w:val="003636C2"/>
     <w:rsid w:val="0036589C"/>
+    <w:rsid w:val="0036684C"/>
     <w:rsid w:val="00366BB9"/>
     <w:rsid w:val="00367B45"/>
     <w:rsid w:val="00367C96"/>
     <w:rsid w:val="00377127"/>
     <w:rsid w:val="00383B12"/>
     <w:rsid w:val="003850FC"/>
     <w:rsid w:val="00385487"/>
     <w:rsid w:val="003865DF"/>
     <w:rsid w:val="00391780"/>
     <w:rsid w:val="00392EDB"/>
     <w:rsid w:val="00393D94"/>
     <w:rsid w:val="003A2944"/>
     <w:rsid w:val="003A68B0"/>
     <w:rsid w:val="003B0661"/>
     <w:rsid w:val="003B36BF"/>
     <w:rsid w:val="003B7BD4"/>
     <w:rsid w:val="003C0969"/>
     <w:rsid w:val="003C3F73"/>
     <w:rsid w:val="003C5E01"/>
     <w:rsid w:val="003D238C"/>
     <w:rsid w:val="003D6F39"/>
     <w:rsid w:val="003D7B8F"/>
+    <w:rsid w:val="003E4DF4"/>
     <w:rsid w:val="003E616D"/>
     <w:rsid w:val="003F36E5"/>
     <w:rsid w:val="003F702C"/>
     <w:rsid w:val="00404DE4"/>
     <w:rsid w:val="00412595"/>
     <w:rsid w:val="004228C7"/>
     <w:rsid w:val="00422998"/>
     <w:rsid w:val="00424157"/>
     <w:rsid w:val="00426325"/>
     <w:rsid w:val="0043740D"/>
     <w:rsid w:val="004378F8"/>
+    <w:rsid w:val="00437B2D"/>
     <w:rsid w:val="00437B45"/>
     <w:rsid w:val="00440D79"/>
     <w:rsid w:val="00447E2C"/>
     <w:rsid w:val="00451EA1"/>
     <w:rsid w:val="00452434"/>
     <w:rsid w:val="00452514"/>
     <w:rsid w:val="0045385B"/>
     <w:rsid w:val="00454E1C"/>
     <w:rsid w:val="00457E90"/>
     <w:rsid w:val="00461C4F"/>
     <w:rsid w:val="00462F32"/>
     <w:rsid w:val="00464BA3"/>
     <w:rsid w:val="0046512C"/>
     <w:rsid w:val="0047430D"/>
     <w:rsid w:val="00475885"/>
     <w:rsid w:val="00491EB8"/>
     <w:rsid w:val="00497DAE"/>
     <w:rsid w:val="004A02A7"/>
     <w:rsid w:val="004A1187"/>
     <w:rsid w:val="004A333D"/>
     <w:rsid w:val="004A5246"/>
     <w:rsid w:val="004A777D"/>
     <w:rsid w:val="004B2EC5"/>
     <w:rsid w:val="004B42AD"/>
     <w:rsid w:val="004B44D9"/>
     <w:rsid w:val="004C2253"/>
     <w:rsid w:val="004C64E4"/>
+    <w:rsid w:val="004D1061"/>
+    <w:rsid w:val="004D60E3"/>
     <w:rsid w:val="004E348F"/>
     <w:rsid w:val="004E6661"/>
     <w:rsid w:val="004E69AA"/>
     <w:rsid w:val="004E777E"/>
     <w:rsid w:val="004F340A"/>
+    <w:rsid w:val="004F5231"/>
     <w:rsid w:val="004F5BCF"/>
     <w:rsid w:val="00501339"/>
     <w:rsid w:val="005027A9"/>
     <w:rsid w:val="00504BC9"/>
     <w:rsid w:val="005104ED"/>
     <w:rsid w:val="005132AF"/>
     <w:rsid w:val="00522274"/>
     <w:rsid w:val="005235E7"/>
     <w:rsid w:val="005277D9"/>
+    <w:rsid w:val="005303DC"/>
     <w:rsid w:val="005314AB"/>
     <w:rsid w:val="00535BC7"/>
     <w:rsid w:val="00540F69"/>
+    <w:rsid w:val="00545B56"/>
     <w:rsid w:val="00547EC8"/>
     <w:rsid w:val="005519CE"/>
     <w:rsid w:val="0055214F"/>
     <w:rsid w:val="005559EC"/>
     <w:rsid w:val="00557B26"/>
     <w:rsid w:val="005615C5"/>
     <w:rsid w:val="00562534"/>
+    <w:rsid w:val="005632E7"/>
     <w:rsid w:val="0057391B"/>
     <w:rsid w:val="00576FF7"/>
     <w:rsid w:val="00577D5F"/>
     <w:rsid w:val="00580072"/>
     <w:rsid w:val="005807E4"/>
     <w:rsid w:val="00583D4C"/>
     <w:rsid w:val="005868DB"/>
     <w:rsid w:val="00590FC2"/>
     <w:rsid w:val="00592BFF"/>
     <w:rsid w:val="005A07DB"/>
     <w:rsid w:val="005A1353"/>
     <w:rsid w:val="005A6150"/>
     <w:rsid w:val="005B455A"/>
     <w:rsid w:val="005C3EBB"/>
     <w:rsid w:val="005C5A5B"/>
     <w:rsid w:val="005D466C"/>
     <w:rsid w:val="005E32FC"/>
     <w:rsid w:val="005E33CB"/>
     <w:rsid w:val="005E56CE"/>
     <w:rsid w:val="005E5887"/>
     <w:rsid w:val="005F0D93"/>
     <w:rsid w:val="005F1D39"/>
+    <w:rsid w:val="005F27E8"/>
     <w:rsid w:val="005F5377"/>
     <w:rsid w:val="005F71F4"/>
     <w:rsid w:val="005F7A60"/>
     <w:rsid w:val="006033E2"/>
     <w:rsid w:val="006063B4"/>
     <w:rsid w:val="00606790"/>
+    <w:rsid w:val="0061145B"/>
     <w:rsid w:val="006159C1"/>
     <w:rsid w:val="00637872"/>
     <w:rsid w:val="0064178E"/>
     <w:rsid w:val="00644D28"/>
     <w:rsid w:val="00645841"/>
     <w:rsid w:val="00651155"/>
     <w:rsid w:val="006527A8"/>
     <w:rsid w:val="006541D8"/>
     <w:rsid w:val="00661879"/>
     <w:rsid w:val="0066246A"/>
     <w:rsid w:val="006630DD"/>
     <w:rsid w:val="00671CF1"/>
     <w:rsid w:val="0067220E"/>
     <w:rsid w:val="0067529D"/>
     <w:rsid w:val="006762BF"/>
     <w:rsid w:val="006835B1"/>
     <w:rsid w:val="00697F3C"/>
     <w:rsid w:val="006A1D28"/>
     <w:rsid w:val="006A45F6"/>
     <w:rsid w:val="006A5A3F"/>
+    <w:rsid w:val="006A7AF0"/>
     <w:rsid w:val="006B0113"/>
     <w:rsid w:val="006B1C3C"/>
     <w:rsid w:val="006B4E0E"/>
     <w:rsid w:val="006B513E"/>
     <w:rsid w:val="006C3692"/>
     <w:rsid w:val="006C6D0E"/>
     <w:rsid w:val="006C76DD"/>
+    <w:rsid w:val="006D1903"/>
     <w:rsid w:val="006D5755"/>
     <w:rsid w:val="006E0613"/>
     <w:rsid w:val="006F1121"/>
     <w:rsid w:val="006F51C4"/>
     <w:rsid w:val="006F5FC7"/>
     <w:rsid w:val="00705DE9"/>
     <w:rsid w:val="00710886"/>
     <w:rsid w:val="0071167D"/>
     <w:rsid w:val="00712159"/>
     <w:rsid w:val="00716C2D"/>
     <w:rsid w:val="0071742D"/>
+    <w:rsid w:val="00720A65"/>
     <w:rsid w:val="0072308E"/>
     <w:rsid w:val="00723CA9"/>
     <w:rsid w:val="00724049"/>
     <w:rsid w:val="007352AD"/>
     <w:rsid w:val="007359E5"/>
     <w:rsid w:val="007373FC"/>
     <w:rsid w:val="0074026E"/>
     <w:rsid w:val="007424F4"/>
     <w:rsid w:val="00745856"/>
     <w:rsid w:val="00745AD7"/>
     <w:rsid w:val="00750F0E"/>
     <w:rsid w:val="00754779"/>
     <w:rsid w:val="0075723D"/>
     <w:rsid w:val="00760CEC"/>
+    <w:rsid w:val="00762F8A"/>
     <w:rsid w:val="00764FC8"/>
     <w:rsid w:val="007666C2"/>
     <w:rsid w:val="007768C2"/>
     <w:rsid w:val="00776DF5"/>
     <w:rsid w:val="0078064C"/>
     <w:rsid w:val="00781699"/>
     <w:rsid w:val="007818D0"/>
     <w:rsid w:val="00781FB7"/>
     <w:rsid w:val="00783349"/>
     <w:rsid w:val="0078373D"/>
     <w:rsid w:val="00786973"/>
     <w:rsid w:val="007922A2"/>
     <w:rsid w:val="007A4C4B"/>
     <w:rsid w:val="007A7794"/>
     <w:rsid w:val="007A7CB7"/>
     <w:rsid w:val="007B417F"/>
     <w:rsid w:val="007B640A"/>
     <w:rsid w:val="007B7B4B"/>
     <w:rsid w:val="007C1BB2"/>
     <w:rsid w:val="007C4A28"/>
     <w:rsid w:val="007C4A81"/>
     <w:rsid w:val="007C6293"/>
     <w:rsid w:val="007D0C6B"/>
     <w:rsid w:val="007D2A6A"/>
     <w:rsid w:val="007D3922"/>
+    <w:rsid w:val="007D4B14"/>
     <w:rsid w:val="007E0D7C"/>
     <w:rsid w:val="007E25D2"/>
+    <w:rsid w:val="007E4221"/>
     <w:rsid w:val="007E510D"/>
     <w:rsid w:val="007F016A"/>
     <w:rsid w:val="007F1A87"/>
     <w:rsid w:val="00802A72"/>
     <w:rsid w:val="008033C1"/>
     <w:rsid w:val="0080430C"/>
     <w:rsid w:val="008045CE"/>
     <w:rsid w:val="00804EC4"/>
     <w:rsid w:val="00805D61"/>
     <w:rsid w:val="008077B6"/>
     <w:rsid w:val="00807BE8"/>
     <w:rsid w:val="00811159"/>
     <w:rsid w:val="00812AAA"/>
     <w:rsid w:val="00815102"/>
+    <w:rsid w:val="0081566D"/>
     <w:rsid w:val="00820DDB"/>
     <w:rsid w:val="00820F41"/>
+    <w:rsid w:val="00822D20"/>
     <w:rsid w:val="008236A5"/>
+    <w:rsid w:val="008255F5"/>
     <w:rsid w:val="008259EF"/>
     <w:rsid w:val="00826218"/>
     <w:rsid w:val="008270F4"/>
     <w:rsid w:val="008306F4"/>
     <w:rsid w:val="0083165B"/>
     <w:rsid w:val="00832A0A"/>
     <w:rsid w:val="00836538"/>
     <w:rsid w:val="00837021"/>
     <w:rsid w:val="0083767E"/>
     <w:rsid w:val="0083799A"/>
     <w:rsid w:val="0084048D"/>
     <w:rsid w:val="008433AF"/>
     <w:rsid w:val="00844A82"/>
     <w:rsid w:val="00844F0B"/>
     <w:rsid w:val="00854946"/>
     <w:rsid w:val="0086002B"/>
     <w:rsid w:val="008623C7"/>
     <w:rsid w:val="00874C53"/>
     <w:rsid w:val="00876BB6"/>
     <w:rsid w:val="00876F54"/>
+    <w:rsid w:val="0089257C"/>
     <w:rsid w:val="00893EF3"/>
     <w:rsid w:val="008A178B"/>
     <w:rsid w:val="008A2AD1"/>
     <w:rsid w:val="008A6052"/>
     <w:rsid w:val="008A6AC0"/>
     <w:rsid w:val="008A7998"/>
+    <w:rsid w:val="008B06EE"/>
     <w:rsid w:val="008B4D90"/>
     <w:rsid w:val="008B5F65"/>
     <w:rsid w:val="008B6624"/>
     <w:rsid w:val="008C0B38"/>
     <w:rsid w:val="008C709E"/>
     <w:rsid w:val="008C7B00"/>
     <w:rsid w:val="008D3FA2"/>
     <w:rsid w:val="008D58CC"/>
     <w:rsid w:val="008D604B"/>
     <w:rsid w:val="008D6F4B"/>
     <w:rsid w:val="008E3EBC"/>
     <w:rsid w:val="008E43D4"/>
     <w:rsid w:val="008E4951"/>
     <w:rsid w:val="008E7025"/>
+    <w:rsid w:val="008E79DA"/>
     <w:rsid w:val="008F48FB"/>
     <w:rsid w:val="008F6251"/>
     <w:rsid w:val="008F7089"/>
     <w:rsid w:val="008F7B6F"/>
     <w:rsid w:val="00901578"/>
     <w:rsid w:val="00907730"/>
+    <w:rsid w:val="00916C44"/>
     <w:rsid w:val="009208EF"/>
     <w:rsid w:val="00921009"/>
     <w:rsid w:val="009301CC"/>
     <w:rsid w:val="00932B34"/>
     <w:rsid w:val="00935A75"/>
     <w:rsid w:val="00936563"/>
+    <w:rsid w:val="0094398A"/>
     <w:rsid w:val="009522AA"/>
     <w:rsid w:val="00955FC3"/>
+    <w:rsid w:val="00956952"/>
     <w:rsid w:val="0095796B"/>
     <w:rsid w:val="00961C51"/>
     <w:rsid w:val="009650E7"/>
     <w:rsid w:val="009674B5"/>
     <w:rsid w:val="00974E1B"/>
     <w:rsid w:val="0097570C"/>
     <w:rsid w:val="009778CD"/>
     <w:rsid w:val="00982A6C"/>
     <w:rsid w:val="009871B6"/>
     <w:rsid w:val="009926DD"/>
     <w:rsid w:val="00993407"/>
     <w:rsid w:val="009968C8"/>
     <w:rsid w:val="009A16D2"/>
     <w:rsid w:val="009A1BA7"/>
     <w:rsid w:val="009A7D71"/>
     <w:rsid w:val="009B30E9"/>
+    <w:rsid w:val="009C0247"/>
     <w:rsid w:val="009C19C2"/>
     <w:rsid w:val="009C1BEA"/>
     <w:rsid w:val="009C24EA"/>
     <w:rsid w:val="009C287F"/>
     <w:rsid w:val="009C6B85"/>
     <w:rsid w:val="009D5366"/>
     <w:rsid w:val="009E2BBB"/>
     <w:rsid w:val="009E3C38"/>
     <w:rsid w:val="009E5561"/>
     <w:rsid w:val="009F18AE"/>
     <w:rsid w:val="009F26FA"/>
     <w:rsid w:val="009F2741"/>
     <w:rsid w:val="00A006E1"/>
     <w:rsid w:val="00A11B6D"/>
     <w:rsid w:val="00A13834"/>
     <w:rsid w:val="00A2239F"/>
     <w:rsid w:val="00A23A53"/>
     <w:rsid w:val="00A23FC2"/>
     <w:rsid w:val="00A33ED1"/>
     <w:rsid w:val="00A35EE8"/>
+    <w:rsid w:val="00A422FC"/>
     <w:rsid w:val="00A509C5"/>
     <w:rsid w:val="00A55530"/>
     <w:rsid w:val="00A55E1A"/>
     <w:rsid w:val="00A568C6"/>
     <w:rsid w:val="00A602EB"/>
+    <w:rsid w:val="00A60D7B"/>
     <w:rsid w:val="00A61301"/>
+    <w:rsid w:val="00A77E15"/>
     <w:rsid w:val="00A81D3E"/>
     <w:rsid w:val="00A8261B"/>
     <w:rsid w:val="00AA14A5"/>
     <w:rsid w:val="00AA1F2C"/>
     <w:rsid w:val="00AA798D"/>
     <w:rsid w:val="00AB01FE"/>
     <w:rsid w:val="00AB328D"/>
     <w:rsid w:val="00AB3356"/>
     <w:rsid w:val="00AB4370"/>
     <w:rsid w:val="00AC16AF"/>
     <w:rsid w:val="00AC7433"/>
     <w:rsid w:val="00AD049F"/>
     <w:rsid w:val="00AD0685"/>
     <w:rsid w:val="00AD2E77"/>
     <w:rsid w:val="00AD521C"/>
     <w:rsid w:val="00AD6DB3"/>
     <w:rsid w:val="00AD703F"/>
     <w:rsid w:val="00AE05E9"/>
     <w:rsid w:val="00AE2536"/>
     <w:rsid w:val="00AE2D18"/>
     <w:rsid w:val="00AE2F73"/>
     <w:rsid w:val="00AE4826"/>
     <w:rsid w:val="00AF2630"/>
     <w:rsid w:val="00AF2A09"/>
     <w:rsid w:val="00B0151C"/>
     <w:rsid w:val="00B01C46"/>
     <w:rsid w:val="00B037F3"/>
     <w:rsid w:val="00B044D1"/>
     <w:rsid w:val="00B04F84"/>
     <w:rsid w:val="00B10FF2"/>
     <w:rsid w:val="00B146BD"/>
     <w:rsid w:val="00B1676E"/>
     <w:rsid w:val="00B2447E"/>
     <w:rsid w:val="00B25B05"/>
     <w:rsid w:val="00B26E91"/>
     <w:rsid w:val="00B27852"/>
     <w:rsid w:val="00B27AF5"/>
     <w:rsid w:val="00B35261"/>
     <w:rsid w:val="00B3636B"/>
     <w:rsid w:val="00B41DBE"/>
     <w:rsid w:val="00B4310A"/>
     <w:rsid w:val="00B44AC0"/>
+    <w:rsid w:val="00B4643E"/>
     <w:rsid w:val="00B64DFB"/>
     <w:rsid w:val="00B64E95"/>
     <w:rsid w:val="00B70056"/>
     <w:rsid w:val="00B70250"/>
     <w:rsid w:val="00B74536"/>
     <w:rsid w:val="00B753A9"/>
+    <w:rsid w:val="00B80275"/>
     <w:rsid w:val="00B84075"/>
     <w:rsid w:val="00B85903"/>
     <w:rsid w:val="00B91C66"/>
     <w:rsid w:val="00BA15B1"/>
     <w:rsid w:val="00BA1D34"/>
     <w:rsid w:val="00BA223E"/>
     <w:rsid w:val="00BA3D5A"/>
     <w:rsid w:val="00BA5648"/>
+    <w:rsid w:val="00BB0FE3"/>
     <w:rsid w:val="00BB4E80"/>
     <w:rsid w:val="00BB5A76"/>
     <w:rsid w:val="00BB639A"/>
     <w:rsid w:val="00BC491E"/>
     <w:rsid w:val="00BC6AE3"/>
     <w:rsid w:val="00BD0D09"/>
     <w:rsid w:val="00BD0E46"/>
     <w:rsid w:val="00BD24F3"/>
     <w:rsid w:val="00BD3ACC"/>
     <w:rsid w:val="00BE0B1B"/>
     <w:rsid w:val="00BE2766"/>
     <w:rsid w:val="00BE38B9"/>
     <w:rsid w:val="00BE4298"/>
     <w:rsid w:val="00BF2A1D"/>
     <w:rsid w:val="00BF304E"/>
     <w:rsid w:val="00BF730C"/>
     <w:rsid w:val="00C00C23"/>
     <w:rsid w:val="00C042E8"/>
     <w:rsid w:val="00C0549B"/>
     <w:rsid w:val="00C056FB"/>
     <w:rsid w:val="00C10CAB"/>
     <w:rsid w:val="00C16461"/>
+    <w:rsid w:val="00C16987"/>
     <w:rsid w:val="00C204F4"/>
     <w:rsid w:val="00C2650F"/>
     <w:rsid w:val="00C2715E"/>
     <w:rsid w:val="00C367CC"/>
     <w:rsid w:val="00C45D38"/>
+    <w:rsid w:val="00C50C00"/>
     <w:rsid w:val="00C515A7"/>
+    <w:rsid w:val="00C51DAE"/>
     <w:rsid w:val="00C52C2A"/>
     <w:rsid w:val="00C5763F"/>
     <w:rsid w:val="00C60539"/>
     <w:rsid w:val="00C66908"/>
     <w:rsid w:val="00C70673"/>
     <w:rsid w:val="00C7296B"/>
     <w:rsid w:val="00C72BFC"/>
     <w:rsid w:val="00C7571D"/>
     <w:rsid w:val="00C774F5"/>
     <w:rsid w:val="00C80D6E"/>
     <w:rsid w:val="00C83CAF"/>
     <w:rsid w:val="00C85A0F"/>
     <w:rsid w:val="00C86CCA"/>
     <w:rsid w:val="00C9285C"/>
     <w:rsid w:val="00C92AAF"/>
     <w:rsid w:val="00C939FB"/>
     <w:rsid w:val="00CA6434"/>
     <w:rsid w:val="00CB260C"/>
     <w:rsid w:val="00CB79B9"/>
     <w:rsid w:val="00CB7FC8"/>
     <w:rsid w:val="00CC045E"/>
     <w:rsid w:val="00CC334B"/>
     <w:rsid w:val="00CD19A3"/>
     <w:rsid w:val="00CD1C96"/>
     <w:rsid w:val="00CD4101"/>
     <w:rsid w:val="00CD4A88"/>
     <w:rsid w:val="00CD5D25"/>
     <w:rsid w:val="00CE2AEB"/>
     <w:rsid w:val="00CE536A"/>
     <w:rsid w:val="00CE5EA7"/>
     <w:rsid w:val="00CF12F6"/>
     <w:rsid w:val="00CF1BD2"/>
     <w:rsid w:val="00D07C75"/>
     <w:rsid w:val="00D10E1B"/>
     <w:rsid w:val="00D1110E"/>
     <w:rsid w:val="00D11F56"/>
     <w:rsid w:val="00D13106"/>
     <w:rsid w:val="00D13714"/>
     <w:rsid w:val="00D1437D"/>
     <w:rsid w:val="00D15262"/>
     <w:rsid w:val="00D17F22"/>
     <w:rsid w:val="00D210E5"/>
     <w:rsid w:val="00D212C6"/>
     <w:rsid w:val="00D214C2"/>
     <w:rsid w:val="00D374D1"/>
     <w:rsid w:val="00D40446"/>
     <w:rsid w:val="00D44365"/>
     <w:rsid w:val="00D47419"/>
     <w:rsid w:val="00D509C4"/>
     <w:rsid w:val="00D5289F"/>
+    <w:rsid w:val="00D53060"/>
     <w:rsid w:val="00D73CF1"/>
     <w:rsid w:val="00D76418"/>
     <w:rsid w:val="00D80C8D"/>
     <w:rsid w:val="00D83FBA"/>
     <w:rsid w:val="00D86FB2"/>
     <w:rsid w:val="00D912AE"/>
     <w:rsid w:val="00D91BDE"/>
     <w:rsid w:val="00D97AC0"/>
     <w:rsid w:val="00D97DE6"/>
+    <w:rsid w:val="00DB0E75"/>
+    <w:rsid w:val="00DB5694"/>
+    <w:rsid w:val="00DC48F8"/>
     <w:rsid w:val="00DC6439"/>
     <w:rsid w:val="00DD45A9"/>
     <w:rsid w:val="00DE0C2F"/>
     <w:rsid w:val="00DE3FB1"/>
     <w:rsid w:val="00DE4A1D"/>
     <w:rsid w:val="00DE6550"/>
     <w:rsid w:val="00DE694A"/>
     <w:rsid w:val="00DF5C4F"/>
     <w:rsid w:val="00DF6C3A"/>
     <w:rsid w:val="00E0345A"/>
     <w:rsid w:val="00E04568"/>
     <w:rsid w:val="00E04A06"/>
     <w:rsid w:val="00E058E5"/>
     <w:rsid w:val="00E13B71"/>
     <w:rsid w:val="00E17925"/>
     <w:rsid w:val="00E17E16"/>
     <w:rsid w:val="00E210CF"/>
     <w:rsid w:val="00E25A84"/>
     <w:rsid w:val="00E33995"/>
     <w:rsid w:val="00E36447"/>
     <w:rsid w:val="00E3690C"/>
     <w:rsid w:val="00E42231"/>
     <w:rsid w:val="00E43E24"/>
+    <w:rsid w:val="00E44C36"/>
     <w:rsid w:val="00E45FD0"/>
     <w:rsid w:val="00E52D4F"/>
     <w:rsid w:val="00E72B12"/>
     <w:rsid w:val="00E732B5"/>
     <w:rsid w:val="00E75401"/>
     <w:rsid w:val="00E75B5B"/>
     <w:rsid w:val="00E760D3"/>
     <w:rsid w:val="00E77225"/>
     <w:rsid w:val="00E8440E"/>
+    <w:rsid w:val="00E847A5"/>
     <w:rsid w:val="00E86B66"/>
     <w:rsid w:val="00E9238D"/>
     <w:rsid w:val="00E95F60"/>
     <w:rsid w:val="00EA5BB6"/>
     <w:rsid w:val="00EB5ED7"/>
+    <w:rsid w:val="00EC024D"/>
+    <w:rsid w:val="00EC1031"/>
     <w:rsid w:val="00EC1642"/>
     <w:rsid w:val="00EC5686"/>
     <w:rsid w:val="00EC5BA4"/>
     <w:rsid w:val="00ED052B"/>
     <w:rsid w:val="00ED2798"/>
     <w:rsid w:val="00ED2FBA"/>
     <w:rsid w:val="00EE1CA5"/>
     <w:rsid w:val="00EE4223"/>
     <w:rsid w:val="00EF027B"/>
     <w:rsid w:val="00EF327D"/>
+    <w:rsid w:val="00EF4B12"/>
     <w:rsid w:val="00EF4ECC"/>
     <w:rsid w:val="00F00865"/>
     <w:rsid w:val="00F00D39"/>
     <w:rsid w:val="00F00E74"/>
+    <w:rsid w:val="00F02F3F"/>
     <w:rsid w:val="00F030FA"/>
     <w:rsid w:val="00F032B6"/>
     <w:rsid w:val="00F03A1E"/>
     <w:rsid w:val="00F05B6B"/>
     <w:rsid w:val="00F064C0"/>
     <w:rsid w:val="00F11711"/>
     <w:rsid w:val="00F12EF8"/>
     <w:rsid w:val="00F15F0C"/>
     <w:rsid w:val="00F17CD2"/>
     <w:rsid w:val="00F21984"/>
     <w:rsid w:val="00F239E2"/>
     <w:rsid w:val="00F25088"/>
     <w:rsid w:val="00F26D18"/>
     <w:rsid w:val="00F27BD7"/>
     <w:rsid w:val="00F41B39"/>
     <w:rsid w:val="00F422FF"/>
     <w:rsid w:val="00F43678"/>
     <w:rsid w:val="00F441D3"/>
     <w:rsid w:val="00F44BF4"/>
+    <w:rsid w:val="00F51469"/>
     <w:rsid w:val="00F53D16"/>
     <w:rsid w:val="00F57E55"/>
     <w:rsid w:val="00F6073C"/>
     <w:rsid w:val="00F61A5D"/>
     <w:rsid w:val="00F62F1B"/>
     <w:rsid w:val="00F666D7"/>
+    <w:rsid w:val="00F74A12"/>
     <w:rsid w:val="00F76BB0"/>
     <w:rsid w:val="00F7767A"/>
     <w:rsid w:val="00F8110E"/>
     <w:rsid w:val="00F90D97"/>
     <w:rsid w:val="00F90DC6"/>
     <w:rsid w:val="00F929A0"/>
     <w:rsid w:val="00FA1ACD"/>
     <w:rsid w:val="00FA60D3"/>
     <w:rsid w:val="00FA7F81"/>
     <w:rsid w:val="00FB4185"/>
     <w:rsid w:val="00FB5514"/>
     <w:rsid w:val="00FB7D05"/>
     <w:rsid w:val="00FC4122"/>
     <w:rsid w:val="00FC4B3C"/>
     <w:rsid w:val="00FC539D"/>
     <w:rsid w:val="00FD56F0"/>
     <w:rsid w:val="00FD62DB"/>
     <w:rsid w:val="00FD6551"/>
     <w:rsid w:val="00FE1649"/>
+    <w:rsid w:val="00FE1A19"/>
     <w:rsid w:val="00FE1F54"/>
     <w:rsid w:val="00FE29EA"/>
     <w:rsid w:val="00FE4B3F"/>
     <w:rsid w:val="00FE61CF"/>
     <w:rsid w:val="00FF050D"/>
     <w:rsid w:val="00FF4E6B"/>
     <w:rsid w:val="050E29FF"/>
     <w:rsid w:val="0B3E0905"/>
     <w:rsid w:val="1BD7346B"/>
     <w:rsid w:val="1EA026AB"/>
     <w:rsid w:val="204D3C92"/>
-    <w:rsid w:val="264D10E8"/>
     <w:rsid w:val="26DD6B3F"/>
     <w:rsid w:val="29157309"/>
     <w:rsid w:val="403166E4"/>
     <w:rsid w:val="41CB19DD"/>
     <w:rsid w:val="431F6EB4"/>
     <w:rsid w:val="54593C1C"/>
     <w:rsid w:val="5EB47DB2"/>
     <w:rsid w:val="6D8146A0"/>
     <w:rsid w:val="6E7A5598"/>
     <w:rsid w:val="74731F80"/>
     <w:rsid w:val="786554BE"/>
     <w:rsid w:val="78CD7261"/>
     <w:rsid w:val="78F3196A"/>
     <w:rsid w:val="7D7635A8"/>
     <w:rsid w:val="7E7B75B0"/>
+    <w:rsid w:val="E57F3799"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="1"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="zh-CN"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:wpsCustomData="http://www.wps.cn/officeDocument/2013/wpsCustomData" mc:Ignorable="w14">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:cstheme="minorBidi"/>
       </w:rPr>
     </w:rPrDefault>
-    <w:pPrDefault/>
   </w:docDefaults>
   <w:latentStyles w:count="260" w:defQFormat="0" w:defUnhideWhenUsed="1" w:defSemiHidden="1" w:defUIPriority="99" w:defLockedState="0">
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Normal"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="heading 1"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="heading 2"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="heading 3"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="heading 4"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="heading 5"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="heading 6"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="heading 7"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="heading 8"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="heading 9"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 1"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 2"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 3"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 4"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 5"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 6"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 7"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 8"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="index 9"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="39" w:semiHidden="0" w:name="toc 1"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="39" w:semiHidden="0" w:name="toc 2"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="39" w:semiHidden="0" w:name="toc 3"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="toc 4"/>
@@ -4764,54 +4787,54 @@
     <w:lsdException w:uiPriority="99" w:name="Table Columns 4"/>
     <w:lsdException w:uiPriority="99" w:name="Table Columns 5"/>
     <w:lsdException w:uiPriority="99" w:name="Table Grid 1"/>
     <w:lsdException w:uiPriority="99" w:name="Table Grid 2"/>
     <w:lsdException w:uiPriority="99" w:name="Table Grid 3"/>
     <w:lsdException w:uiPriority="99" w:name="Table Grid 4"/>
     <w:lsdException w:uiPriority="99" w:name="Table Grid 5"/>
     <w:lsdException w:uiPriority="99" w:name="Table Grid 6"/>
     <w:lsdException w:uiPriority="99" w:name="Table Grid 7"/>
     <w:lsdException w:uiPriority="99" w:name="Table Grid 8"/>
     <w:lsdException w:uiPriority="99" w:name="Table List 1"/>
     <w:lsdException w:uiPriority="99" w:name="Table List 2"/>
     <w:lsdException w:uiPriority="99" w:name="Table List 3"/>
     <w:lsdException w:uiPriority="99" w:name="Table List 4"/>
     <w:lsdException w:uiPriority="99" w:name="Table List 5"/>
     <w:lsdException w:uiPriority="99" w:name="Table List 6"/>
     <w:lsdException w:uiPriority="99" w:name="Table List 7"/>
     <w:lsdException w:uiPriority="99" w:name="Table List 8"/>
     <w:lsdException w:uiPriority="99" w:name="Table 3D effects 1"/>
     <w:lsdException w:uiPriority="99" w:name="Table 3D effects 2"/>
     <w:lsdException w:uiPriority="99" w:name="Table 3D effects 3"/>
     <w:lsdException w:uiPriority="99" w:name="Table Contemporary"/>
     <w:lsdException w:uiPriority="99" w:name="Table Elegant"/>
     <w:lsdException w:uiPriority="99" w:name="Table Professional"/>
     <w:lsdException w:uiPriority="99" w:name="Table Subtle 1"/>
-    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="99" w:semiHidden="0" w:name="Table Subtle 2"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Subtle 2"/>
     <w:lsdException w:uiPriority="99" w:name="Table Web 1"/>
     <w:lsdException w:uiPriority="99" w:name="Table Web 2"/>
-    <w:lsdException w:unhideWhenUsed="0" w:uiPriority="99" w:semiHidden="0" w:name="Table Web 3"/>
+    <w:lsdException w:uiPriority="99" w:name="Table Web 3"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="0" w:semiHidden="0" w:name="Balloon Text"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="59" w:semiHidden="0" w:name="Table Grid"/>
     <w:lsdException w:uiPriority="99" w:name="Table Theme"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="67" w:semiHidden="0" w:name="Medium Grid 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="68" w:semiHidden="0" w:name="Medium Grid 2"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="69" w:semiHidden="0" w:name="Medium Grid 3"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="70" w:semiHidden="0" w:name="Dark List"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="71" w:semiHidden="0" w:name="Colorful Shading"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="72" w:semiHidden="0" w:name="Colorful List"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="73" w:semiHidden="0" w:name="Colorful Grid"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="60" w:semiHidden="0" w:name="Light Shading Accent 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="61" w:semiHidden="0" w:name="Light List Accent 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="62" w:semiHidden="0" w:name="Light Grid Accent 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="63" w:semiHidden="0" w:name="Medium Shading 1 Accent 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="64" w:semiHidden="0" w:name="Medium Shading 2 Accent 1"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="65" w:semiHidden="0" w:name="Medium List 1 Accent 1"/>
     <w:lsdException w:qFormat="1" w:unhideWhenUsed="0" w:uiPriority="34" w:semiHidden="0" w:name="List Paragraph"/>
     <w:lsdException w:unhideWhenUsed="0" w:uiPriority="66" w:semiHidden="0" w:name="Medium List 2 Accent 1"/>
@@ -6012,63 +6035,63 @@
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="4"/>
       </w:numPr>
       <w:ind w:firstLine="363"/>
       <w:outlineLvl w:val="5"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="70">
     <w:name w:val="五级条标题"/>
     <w:basedOn w:val="69"/>
     <w:next w:val="34"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="5"/>
       </w:numPr>
       <w:ind w:firstLine="363"/>
       <w:outlineLvl w:val="6"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="71">
-    <w:name w:val="页脚 Char"/>
+    <w:name w:val="页脚 字符"/>
     <w:basedOn w:val="46"/>
     <w:link w:val="28"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="72">
-    <w:name w:val="页眉 Char"/>
+    <w:name w:val="页眉 字符"/>
     <w:basedOn w:val="46"/>
     <w:link w:val="29"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
       <w:kern w:val="2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="73">
     <w:name w:val="注："/>
     <w:next w:val="34"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:numPr>
         <w:ilvl w:val="0"/>
         <w:numId w:val="8"/>
       </w:numPr>
       <w:autoSpaceDE w:val="0"/>
       <w:autoSpaceDN w:val="0"/>
       <w:ind w:left="726" w:hanging="363"/>
@@ -6409,92 +6432,92 @@
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="94">
     <w:name w:val="封面标准名称"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:framePr w:w="9639" w:h="6917" w:hRule="exact" w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:xAlign="center" w:y="6408" w:anchorLock="1"/>
       <w:widowControl w:val="0"/>
       <w:spacing w:line="680" w:lineRule="exact"/>
       <w:jc w:val="center"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="黑体" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
       <w:sz w:val="52"/>
       <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="95">
     <w:name w:val="封面标准英文名称"/>
     <w:basedOn w:val="94"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
-      <w:framePr w:wrap="around"/>
+      <w:framePr/>
       <w:spacing w:before="370" w:line="400" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman"/>
       <w:sz w:val="28"/>
       <w:szCs w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="96">
     <w:name w:val="封面一致性程度标识"/>
     <w:basedOn w:val="95"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
-      <w:framePr w:wrap="around"/>
+      <w:framePr/>
       <w:spacing w:before="440"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="宋体" w:eastAsia="宋体"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="97">
     <w:name w:val="封面标准文稿类别"/>
     <w:basedOn w:val="96"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
-      <w:framePr w:wrap="around"/>
+      <w:framePr/>
       <w:spacing w:after="160" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="98">
     <w:name w:val="封面标准文稿编辑信息"/>
     <w:basedOn w:val="97"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
-      <w:framePr w:wrap="around"/>
+      <w:framePr/>
       <w:spacing w:before="180" w:line="180" w:lineRule="exact"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="99">
     <w:name w:val="封面正文"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
       <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="100">
     <w:name w:val="附录标识"/>
     <w:basedOn w:val="1"/>
     <w:next w:val="34"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
@@ -6861,51 +6884,51 @@
       </w:tabs>
       <w:spacing w:beforeLines="0" w:afterLines="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="宋体" w:eastAsia="宋体"/>
       <w:szCs w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="121">
     <w:name w:val="附录字母编号列项（一级）"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="0"/>
         <w:numId w:val="13"/>
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="宋体" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
       <w:sz w:val="21"/>
       <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="122">
-    <w:name w:val="脚注文本 Char"/>
+    <w:name w:val="脚注文本 字符"/>
     <w:basedOn w:val="46"/>
     <w:link w:val="35"/>
     <w:qFormat/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:rFonts w:ascii="宋体" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
       <w:kern w:val="2"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="123">
     <w:name w:val="列项说明"/>
     <w:basedOn w:val="1"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:adjustRightInd w:val="0"/>
       <w:spacing w:line="320" w:lineRule="exact"/>
       <w:ind w:left="400" w:leftChars="200" w:hanging="200" w:hangingChars="200"/>
       <w:jc w:val="left"/>
       <w:textAlignment w:val="baseline"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="宋体"/>
@@ -6924,126 +6947,126 @@
       <w:rFonts w:ascii="宋体" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
       <w:sz w:val="21"/>
       <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="125">
     <w:name w:val="目次、索引正文"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:line="320" w:lineRule="exact"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="宋体" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
       <w:sz w:val="21"/>
       <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="126">
     <w:name w:val="其他标准标志"/>
     <w:basedOn w:val="82"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
-      <w:framePr w:w="6101" w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="4673" w:y="942"/>
+      <w:framePr w:w="6101" w:vAnchor="page" w:hAnchor="page" w:x="4673" w:y="942"/>
     </w:pPr>
     <w:rPr>
       <w:w w:val="130"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="127">
     <w:name w:val="其他标准称谓"/>
     <w:next w:val="1"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:framePr w:hSpace="181" w:vSpace="181" w:wrap="around" w:vAnchor="page" w:hAnchor="page" w:x="1419" w:y="2286" w:anchorLock="1"/>
       <w:spacing w:line="0" w:lineRule="atLeast"/>
       <w:jc w:val="distribute"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="黑体" w:hAnsi="宋体" w:eastAsia="黑体" w:cs="Times New Roman"/>
       <w:spacing w:val="-40"/>
       <w:sz w:val="48"/>
       <w:szCs w:val="52"/>
       <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="128">
     <w:name w:val="其他发布部门"/>
     <w:basedOn w:val="90"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
-      <w:framePr w:wrap="around" w:y="15310"/>
+      <w:framePr w:y="15310"/>
       <w:spacing w:line="0" w:lineRule="atLeast"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="黑体" w:eastAsia="黑体"/>
       <w:b w:val="0"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="129">
     <w:name w:val="前言、引言标题"/>
     <w:next w:val="34"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:keepNext/>
       <w:pageBreakBefore/>
       <w:shd w:val="clear" w:color="FFFFFF" w:fill="FFFFFF"/>
       <w:spacing w:before="640" w:after="560"/>
       <w:jc w:val="center"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="黑体" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
       <w:sz w:val="32"/>
       <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="130">
     <w:name w:val="三级无"/>
     <w:basedOn w:val="65"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:beforeLines="0" w:afterLines="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="宋体" w:eastAsia="宋体"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="131">
     <w:name w:val="实施日期"/>
     <w:basedOn w:val="91"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
-      <w:framePr w:wrap="around" w:vAnchor="page" w:hAnchor="text"/>
+      <w:framePr w:vAnchor="page" w:hAnchor="text"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="132">
     <w:name w:val="示例后文字"/>
     <w:basedOn w:val="34"/>
     <w:next w:val="34"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:ind w:firstLine="360"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="133">
     <w:name w:val="首示例"/>
     <w:next w:val="34"/>
     <w:link w:val="134"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="0"/>
@@ -7128,62 +7151,62 @@
       </w:numPr>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="宋体"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="139">
     <w:name w:val="图的脚注"/>
     <w:next w:val="34"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:ind w:left="840" w:leftChars="200" w:hanging="420" w:hangingChars="200"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="宋体" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="140">
-    <w:name w:val="尾注文本 Char"/>
+    <w:name w:val="尾注文本 字符"/>
     <w:basedOn w:val="46"/>
     <w:link w:val="26"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="141">
-    <w:name w:val="文档结构图 Char"/>
+    <w:name w:val="文档结构图 字符"/>
     <w:basedOn w:val="46"/>
     <w:link w:val="16"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
       <w:shd w:val="clear" w:color="auto" w:fill="000080"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="142">
     <w:name w:val="文献分类号"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:framePr w:hSpace="180" w:vSpace="180" w:wrap="around" w:vAnchor="margin" w:hAnchor="margin" w:y="1" w:anchorLock="1"/>
       <w:widowControl w:val="0"/>
       <w:textAlignment w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="黑体" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="21"/>
       <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
     </w:rPr>
@@ -7267,314 +7290,314 @@
       </w:tabs>
       <w:spacing w:beforeLines="50" w:afterLines="50"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="黑体" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
       <w:sz w:val="21"/>
       <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="149">
     <w:name w:val="终结线"/>
     <w:basedOn w:val="1"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:framePr w:hSpace="181" w:vSpace="181" w:wrap="around" w:vAnchor="text" w:hAnchor="margin" w:xAlign="center" w:y="285"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="150">
     <w:name w:val="其他发布日期"/>
     <w:basedOn w:val="91"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
-      <w:framePr w:wrap="around" w:vAnchor="page" w:hAnchor="text" w:x="1419"/>
+      <w:framePr w:vAnchor="page" w:hAnchor="text" w:x="1419"/>
       <w:numPr>
         <w:ilvl w:val="0"/>
         <w:numId w:val="18"/>
       </w:numPr>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="151">
     <w:name w:val="其他实施日期"/>
     <w:basedOn w:val="131"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
-      <w:framePr w:wrap="around"/>
+      <w:framePr/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="152">
     <w:name w:val="封面标准名称2"/>
     <w:basedOn w:val="94"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
-      <w:framePr w:wrap="around" w:y="4469"/>
+      <w:framePr w:y="4469"/>
       <w:spacing w:beforeLines="630"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="153">
     <w:name w:val="封面标准英文名称2"/>
     <w:basedOn w:val="95"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
-      <w:framePr w:wrap="around" w:y="4469"/>
+      <w:framePr w:y="4469"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="154">
     <w:name w:val="封面一致性程度标识2"/>
     <w:basedOn w:val="96"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
-      <w:framePr w:wrap="around" w:y="4469"/>
+      <w:framePr w:y="4469"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="155">
     <w:name w:val="封面标准文稿类别2"/>
     <w:basedOn w:val="97"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
-      <w:framePr w:wrap="around" w:y="4469"/>
+      <w:framePr w:y="4469"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="156">
     <w:name w:val="封面标准文稿编辑信息2"/>
     <w:basedOn w:val="98"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
-      <w:framePr w:wrap="around" w:y="4469"/>
+      <w:framePr w:y="4469"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="157">
-    <w:name w:val="批注文字 Char"/>
+    <w:name w:val="批注文字 字符"/>
     <w:basedOn w:val="46"/>
     <w:link w:val="17"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="158">
-    <w:name w:val="批注框文本 Char"/>
+    <w:name w:val="批注框文本 字符"/>
     <w:basedOn w:val="46"/>
     <w:link w:val="27"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="159">
     <w:name w:val="样式 一级条标题 + 两端对齐 段前: 7.8 磅 段后: 7.8 磅 行距: 多倍行距 1.05 字行"/>
     <w:basedOn w:val="55"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="2"/>
         <w:numId w:val="6"/>
       </w:numPr>
       <w:spacing w:beforeLines="0" w:afterLines="0" w:line="252" w:lineRule="auto"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:cs="宋体"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="160">
     <w:name w:val="样式 文本块 + 左侧:  -1.71 字符 首行缩进:  1.72 字符 右侧:  -2.44 字符"/>
     <w:basedOn w:val="20"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:widowControl/>
       <w:spacing w:after="200" w:line="252" w:lineRule="auto"/>
       <w:ind w:left="0" w:leftChars="0" w:right="0" w:rightChars="0" w:firstLine="440" w:firstLineChars="200"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Cambria" w:hAnsi="Cambria" w:cs="宋体"/>
       <w:kern w:val="0"/>
       <w:sz w:val="22"/>
       <w:szCs w:val="20"/>
       <w:lang w:eastAsia="en-US" w:bidi="en-US"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="161">
-    <w:name w:val="批注主题 Char"/>
+    <w:name w:val="批注主题 字符"/>
     <w:basedOn w:val="157"/>
     <w:link w:val="42"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
       <w:b/>
       <w:bCs/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="162">
     <w:name w:val="样式 章标题 + Times New Roman 小四"/>
     <w:basedOn w:val="59"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:numPr>
         <w:ilvl w:val="1"/>
         <w:numId w:val="6"/>
       </w:numPr>
       <w:spacing w:beforeLines="0" w:afterLines="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="163">
     <w:name w:val="样式 小四"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:sz w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="164">
-    <w:name w:val="标题 1 Char"/>
+    <w:name w:val="标题 1 字符"/>
     <w:basedOn w:val="46"/>
     <w:link w:val="2"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
       <w:b/>
       <w:kern w:val="44"/>
       <w:sz w:val="44"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="165">
-    <w:name w:val="标题 2 Char"/>
+    <w:name w:val="标题 2 字符"/>
     <w:basedOn w:val="46"/>
     <w:link w:val="3"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="黑体" w:cs="Times New Roman"/>
       <w:b/>
       <w:kern w:val="2"/>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="166">
-    <w:name w:val="标题 3 Char"/>
+    <w:name w:val="标题 3 字符"/>
     <w:basedOn w:val="46"/>
     <w:link w:val="4"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
       <w:b/>
       <w:kern w:val="2"/>
       <w:sz w:val="32"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="167">
-    <w:name w:val="标题 4 Char"/>
+    <w:name w:val="标题 4 字符"/>
     <w:basedOn w:val="46"/>
     <w:link w:val="5"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="黑体" w:cs="Times New Roman"/>
       <w:b/>
       <w:kern w:val="2"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="168">
-    <w:name w:val="标题 5 Char"/>
+    <w:name w:val="标题 5 字符"/>
     <w:basedOn w:val="46"/>
     <w:link w:val="6"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
       <w:b/>
       <w:kern w:val="2"/>
       <w:sz w:val="28"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="169">
-    <w:name w:val="标题 6 Char"/>
+    <w:name w:val="标题 6 字符"/>
     <w:basedOn w:val="46"/>
     <w:link w:val="7"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="黑体" w:cs="Times New Roman"/>
       <w:b/>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="170">
-    <w:name w:val="标题 7 Char"/>
+    <w:name w:val="标题 7 字符"/>
     <w:basedOn w:val="46"/>
     <w:link w:val="8"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
       <w:b/>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="171">
-    <w:name w:val="标题 8 Char"/>
+    <w:name w:val="标题 8 字符"/>
     <w:basedOn w:val="46"/>
     <w:link w:val="9"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="黑体" w:cs="Times New Roman"/>
       <w:kern w:val="2"/>
       <w:sz w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="172">
-    <w:name w:val="标题 9 Char"/>
+    <w:name w:val="标题 9 字符"/>
     <w:basedOn w:val="46"/>
     <w:link w:val="10"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial" w:eastAsia="黑体" w:cs="Times New Roman"/>
       <w:kern w:val="2"/>
       <w:sz w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="173">
     <w:name w:val="_Style 159"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:widowControl w:val="0"/>
       <w:jc w:val="both"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
       <w:kern w:val="2"/>
       <w:sz w:val="21"/>
       <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
@@ -7747,63 +7770,63 @@
       <w:ind w:firstLine="420" w:firstLineChars="200"/>
     </w:pPr>
     <w:rPr>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="185">
     <w:name w:val="一级标题条"/>
     <w:basedOn w:val="43"/>
     <w:next w:val="60"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="left" w:pos="360"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       <w:ind w:firstLine="200" w:firstLineChars="200"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="186">
-    <w:name w:val="正文文本 Char"/>
+    <w:name w:val="正文文本 字符"/>
     <w:basedOn w:val="46"/>
     <w:link w:val="19"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="187">
-    <w:name w:val="正文首行缩进 Char"/>
+    <w:name w:val="正文文本首行缩进 字符"/>
     <w:basedOn w:val="186"/>
     <w:link w:val="43"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="188">
     <w:name w:val="正文缩进1"/>
     <w:basedOn w:val="1"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:pPr>
       <w:spacing w:line="264" w:lineRule="auto"/>
       <w:ind w:firstLine="420" w:firstLineChars="200"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:ascii="Arial" w:hAnsi="Arial"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
@@ -7934,68 +7957,68 @@
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="198">
     <w:name w:val="章标题 Char"/>
     <w:link w:val="59"/>
     <w:qFormat/>
     <w:uiPriority w:val="0"/>
     <w:rPr>
       <w:rFonts w:ascii="黑体" w:hAnsi="Times New Roman" w:eastAsia="黑体" w:cs="Times New Roman"/>
       <w:sz w:val="21"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="199">
     <w:name w:val="文档结构图 Char1"/>
     <w:basedOn w:val="46"/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:rFonts w:hint="eastAsia" w:ascii="宋体" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
       <w:sz w:val="18"/>
       <w:szCs w:val="18"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="200">
-    <w:name w:val="Revision"/>
+    <w:name w:val="修订2"/>
     <w:hidden/>
     <w:semiHidden/>
     <w:qFormat/>
     <w:uiPriority w:val="99"/>
     <w:rPr>
       <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:eastAsia="宋体" w:cs="Times New Roman"/>
       <w:kern w:val="2"/>
       <w:sz w:val="21"/>
       <w:szCs w:val="24"/>
       <w:lang w:val="en-US" w:eastAsia="zh-CN" w:bidi="ar-SA"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId4" Type="http://schemas.microsoft.com/office/2011/relationships/commentsExtended" Target="commentsExtended.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId12" Type="http://schemas.microsoft.com/office/2011/relationships/people" Target="people.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office 主题">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="ED7D31"/>
       </a:accent2>
       <a:accent3>
@@ -8072,101 +8095,101 @@
         <a:font script="Guru" typeface="Raavi"/>
         <a:font script="Cans" typeface="Euphemia"/>
         <a:font script="Cher" typeface="Plantagenet Cherokee"/>
         <a:font script="Yiii" typeface="Microsoft Yi Baiti"/>
         <a:font script="Tibt" typeface="Microsoft Himalaya"/>
         <a:font script="Thaa" typeface="MV Boli"/>
         <a:font script="Deva" typeface="Mangal"/>
         <a:font script="Telu" typeface="Gautami"/>
         <a:font script="Taml" typeface="Latha"/>
         <a:font script="Syrc" typeface="Estrangelo Edessa"/>
         <a:font script="Orya" typeface="Kalinga"/>
         <a:font script="Mlym" typeface="Kartika"/>
         <a:font script="Laoo" typeface="DokChampa"/>
         <a:font script="Sinh" typeface="Iskoola Pota"/>
         <a:font script="Mong" typeface="Mongolian Baiti"/>
         <a:font script="Viet" typeface="Arial"/>
         <a:font script="Uigh" typeface="Microsoft Uighur"/>
         <a:font script="Geor" typeface="Sylfaen"/>
       </a:minorFont>
     </a:fontScheme>
     <a:fmtScheme name="Office">
       <a:fillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill rotWithShape="true">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:lumMod val="110000"/>
                 <a:satMod val="105000"/>
                 <a:tint val="67000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="103000"/>
                 <a:tint val="73000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="105000"/>
                 <a:satMod val="109000"/>
                 <a:tint val="81000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="5400000" scaled="false"/>
         </a:gradFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill rotWithShape="true">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:satMod val="103000"/>
                 <a:lumMod val="102000"/>
                 <a:tint val="94000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:satMod val="110000"/>
                 <a:lumMod val="100000"/>
                 <a:shade val="100000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:lumMod val="99000"/>
                 <a:satMod val="120000"/>
                 <a:shade val="78000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="5400000" scaled="false"/>
         </a:gradFill>
       </a:fillStyleLst>
       <a:lnStyleLst>
         <a:ln w="6350" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="12700" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
         <a:ln w="19050" cap="flat" cmpd="sng" algn="ctr">
           <a:solidFill>
             <a:schemeClr val="phClr"/>
           </a:solidFill>
           <a:prstDash val="solid"/>
           <a:miter lim="800000"/>
         </a:ln>
       </a:lnStyleLst>
@@ -8175,111 +8198,115 @@
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst/>
         </a:effectStyle>
         <a:effectStyle>
           <a:effectLst>
             <a:outerShdw blurRad="57150" dist="19050" dir="5400000" algn="ctr" rotWithShape="0">
               <a:srgbClr val="000000">
                 <a:alpha val="63000"/>
               </a:srgbClr>
             </a:outerShdw>
           </a:effectLst>
         </a:effectStyle>
       </a:effectStyleLst>
       <a:bgFillStyleLst>
         <a:solidFill>
           <a:schemeClr val="phClr"/>
         </a:solidFill>
         <a:solidFill>
           <a:schemeClr val="phClr">
             <a:tint val="95000"/>
             <a:satMod val="170000"/>
           </a:schemeClr>
         </a:solidFill>
-        <a:gradFill rotWithShape="1">
+        <a:gradFill rotWithShape="true">
           <a:gsLst>
             <a:gs pos="0">
               <a:schemeClr val="phClr">
                 <a:tint val="93000"/>
                 <a:satMod val="150000"/>
                 <a:shade val="98000"/>
                 <a:lumMod val="102000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
-          <a:lin ang="5400000" scaled="0"/>
+          <a:lin ang="5400000" scaled="false"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
-<b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
+<s:customData xmlns="http://www.wps.cn/officeDocument/2013/wpsCustomData" xmlns:s="http://www.wps.cn/officeDocument/2013/wpsCustomData">
+  <customSectProps/>
+</s:customData>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
-<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{2DF72C8E-4822-40C6-8944-6035990F8714}">
-  <ds:schemaRefs/>
+<ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{B1977F7D-205B-4081-913C-38D41E755F92}">
+  <ds:schemaRefs>
+    <ds:schemaRef ds:uri="http://www.wps.cn/officeDocument/2013/wpsCustomData"/>
+  </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
-  <Pages>3</Pages>
-[...2 lines deleted...]
-  <Lines>11</Lines>
+  <Pages>2</Pages>
+  <Words>281</Words>
+  <Characters>1603</Characters>
+  <Lines>13</Lines>
   <Paragraphs>3</Paragraphs>
   <TotalTime></TotalTime>
   <ScaleCrop>false</ScaleCrop>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>1528</CharactersWithSpaces>
-  <Application>WPS Office_11.1.0.14036_F1E327BC-269C-435d-A152-05C5408002CA</Application>
+  <CharactersWithSpaces>1881</CharactersWithSpaces>
+  <Application>WPS Office_11.8.2.10337_F1E327BC-269C-435d-A152-05C5408002CA</Application>
   <DocSecurity>0</DocSecurity>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dc:creator>张昊星</dc:creator>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
   <cp:revision></cp:revision>
 </cp:coreProperties>
 </file>
 
 <file path=docProps/custom.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/custom-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="2" name="KSOProductBuildVer">
-    <vt:lpwstr>2052-11.1.0.14036</vt:lpwstr>
+    <vt:lpwstr>2052-11.8.2.10337</vt:lpwstr>
   </property>
   <property fmtid="{D5CDD505-2E9C-101B-9397-08002B2CF9AE}" pid="3" name="ICV">
     <vt:lpwstr>10ECED90DCA44CE49BA077AF27DC168A_13</vt:lpwstr>
   </property>
 </Properties>
 </file>